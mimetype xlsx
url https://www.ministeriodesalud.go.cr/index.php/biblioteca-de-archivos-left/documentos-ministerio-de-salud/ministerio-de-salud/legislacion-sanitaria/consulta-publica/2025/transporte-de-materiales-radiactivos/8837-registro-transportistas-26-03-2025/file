--- v0 (2026-03-07)
+++ v1 (2026-06-03)
@@ -1,94 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://crmisalud-my.sharepoint.com/personal/eduardo_ramirez_misalud_go_cr/Documents/Escritorio/INVENTARIOS RADIACIONES/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="85" documentId="8_{9DA73373-A967-4A31-AB6F-C2A854B58CF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4F42740B-9A8C-43BC-9CF7-4BC9B6359D62}"/>
+  <xr:revisionPtr revIDLastSave="106" documentId="8_{9DA73373-A967-4A31-AB6F-C2A854B58CF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3D64327E-9784-476F-B9CC-0B4559D6DD8D}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E735048D-1997-4C05-8474-672D14A6D17A}"/>
   </bookViews>
   <sheets>
     <sheet name="Registro Transportistas" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Registro Transportistas'!$E$4:$L$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D9" i="2" l="1"/>
   <c r="D6" i="2" l="1"/>
+  <c r="D8" i="2"/>
+  <c r="D7" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="39">
   <si>
     <t>Nombre o razón social</t>
   </si>
   <si>
     <t>Nombre comercial</t>
   </si>
   <si>
     <t>Fecha de vencimiento</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Fecha de emisión</t>
   </si>
   <si>
     <t>Teléfono(s)</t>
   </si>
   <si>
     <t>Correo(s) electrónico(s)</t>
   </si>
   <si>
     <t>Cédula física o jurídica</t>
   </si>
   <si>
@@ -142,50 +143,72 @@
   <si>
     <t>transportes@sainsa.net</t>
   </si>
   <si>
     <t>Fuentes radiactivas no selladas,
 Fuentes radiactivas selladas,
 Residuos radiactivos</t>
   </si>
   <si>
     <t>MS-DRPSA-UPR-RPST-0002-2025</t>
   </si>
   <si>
     <t>Dinámica Agencia de Aduanas S.A.</t>
   </si>
   <si>
     <t>3-101-096791</t>
   </si>
   <si>
     <t>Fuentes radiactivas no selladas</t>
   </si>
   <si>
     <t>2257-1614</t>
   </si>
   <si>
     <t>msanchez@dinamicacr.com</t>
+  </si>
+  <si>
+    <t>MS-DSS-UPR-RPST-0001-2026</t>
+  </si>
+  <si>
+    <t>DHY Logistic World S.A.</t>
+  </si>
+  <si>
+    <t>3-101-540210</t>
+  </si>
+  <si>
+    <t>I-BLANCA, II-AMARILLA</t>
+  </si>
+  <si>
+    <t>Fuentes radiactivas no selladas,
+Fuentes radiactivas selladas</t>
+  </si>
+  <si>
+    <t>2431-1323</t>
+  </si>
+  <si>
+    <t>dbrenes@dhylogistic.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -238,63 +261,63 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
@@ -595,256 +618,295 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFA6E05E-37F5-4BE2-B5C7-52A51005F67F}">
-  <dimension ref="A2:L9"/>
+  <dimension ref="A2:L10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="31.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="34" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="33.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="28.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="24.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="H4" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="5"/>
-      <c r="J4" s="5" t="s">
+      <c r="I4" s="8"/>
+      <c r="J4" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="K4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="5" t="s">
+      <c r="L4" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A5" s="5"/>
-[...5 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="A5" s="8"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="8"/>
       <c r="H5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="5"/>
-[...1 lines deleted...]
-      <c r="L5" s="5"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D6" s="7" t="str">
+    <row r="6" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="5">
+        <v>46162</v>
+      </c>
+      <c r="C6" s="5">
+        <v>47988</v>
+      </c>
+      <c r="D6" s="3" t="str">
         <f ca="1">IF(C6&lt;NOW(),"VENCIDO","Vigente")</f>
         <v>Vigente</v>
       </c>
-      <c r="E6" s="7" t="s">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="E6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>35</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A7" s="7"/>
-[...5 lines deleted...]
-      <c r="G7" s="7"/>
+      <c r="A7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="5">
+        <v>45849</v>
+      </c>
+      <c r="C7" s="5">
+        <v>47675</v>
+      </c>
+      <c r="D7" s="3" t="str">
+        <f ca="1">IF(C7&lt;NOW(),"VENCIDO","Vigente")</f>
+        <v>Vigente</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>28</v>
+      </c>
       <c r="H7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="J7" s="7"/>
-[...1 lines deleted...]
-      <c r="L7" s="7"/>
+      <c r="J7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A8" s="7"/>
-[...5 lines deleted...]
-      <c r="G8" s="7"/>
+      <c r="A8" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="7">
+        <v>45804</v>
+      </c>
+      <c r="C8" s="7">
+        <v>47630</v>
+      </c>
+      <c r="D8" s="6" t="str">
+        <f ca="1">IF(C8&lt;NOW(),"VENCIDO","Vigente")</f>
+        <v>Vigente</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="H8" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="L8" s="7"/>
+        <v>22</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A9" s="3" t="s">
-[...20 lines deleted...]
-      </c>
+      <c r="A9" s="6"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
       <c r="H9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="J9" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="6"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="F6:F8"/>
-[...8 lines deleted...]
-    <mergeCell ref="E6:E8"/>
+    <mergeCell ref="F8:F10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="J8:J10"/>
+    <mergeCell ref="K8:K10"/>
+    <mergeCell ref="L8:L10"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C8:C10"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="E8:E10"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="D4:D5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>