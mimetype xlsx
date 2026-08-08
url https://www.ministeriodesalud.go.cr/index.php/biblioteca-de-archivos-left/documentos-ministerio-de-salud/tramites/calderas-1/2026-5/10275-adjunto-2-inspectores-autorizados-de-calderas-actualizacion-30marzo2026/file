--- v0 (2026-05-03)
+++ v1 (2026-08-08)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29917"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://crmisalud-my.sharepoint.com/personal/paula_solano_misalud_go_cr/Documents/CALDERAS/45059-S-MTSS. Reglamento de calderas  y autoclaves/Inspectores de calderas/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://crmisalud-my.sharepoint.com/personal/paula_solano_misalud_go_cr/Documents/CALDERAS/45059-S-MTSS. Reglamento de calderas  y autoclaves/Calderas y autoclaves/Inspectores de calderas/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="239" documentId="8_{BBB44C78-9428-406A-A49A-E118049E6906}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9A0E65B2-78B9-4A80-A506-39785D3F6EEA}"/>
+  <xr:revisionPtr revIDLastSave="252" documentId="8_{BBB44C78-9428-406A-A49A-E118049E6906}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{15C3F045-C13F-46DC-A26D-3165D9D909BF}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="1635" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Inspectores Actualizado 2026" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Inspectores Actualizado 2026'!$A$2:$M$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -700,51 +700,51 @@
     <t>Calderas y equipos a presión, END</t>
   </si>
   <si>
     <t>DSA-UGSA-ICA-038-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos Eduardo Muñoz Wong </t>
   </si>
   <si>
     <t xml:space="preserve">Ingeniero Químico </t>
   </si>
   <si>
     <t>NI-2946</t>
   </si>
   <si>
     <t>cmunoz1109@hotmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]dd\-mmm\-yy;@"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -1303,1656 +1303,1656 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paskcalev@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhrichard93@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisalbertoalvarado92@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ingraferraro@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apglobal13@hotmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmunoz1109@hotmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilcampos@engineer.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbarrantes@siteqsa.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andresdiaz112@yahoo.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.morales@misalud.go.cr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanquesindustriales@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berduranl@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agarciae05@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenet.rivas@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:munozgrettel29@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:efrain@delgadoingenieros.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roger@cymapcr.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32BD81D4-3F2C-4892-B815-12C0C8A4CACB}">
   <dimension ref="A1:M41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="B40" sqref="B40:L40"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B15" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="topRight"/>
+      <selection pane="bottomRight" activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="14.45"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="31.5703125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="5.7265625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="29.81640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="31.54296875" style="3" customWidth="1"/>
     <col min="4" max="4" width="14" style="1" customWidth="1"/>
-    <col min="5" max="5" width="18.28515625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="20.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="18.26953125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.54296875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="19.54296875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.7265625" style="4" customWidth="1"/>
+    <col min="9" max="9" width="39.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="22.81640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="20.54296875" style="1" customWidth="1"/>
     <col min="12" max="12" width="43" style="1" customWidth="1"/>
-    <col min="13" max="13" width="37.28515625" style="3" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="11.42578125" style="2"/>
+    <col min="13" max="13" width="37.26953125" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="11.453125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="17" customFormat="1" ht="18.600000000000001">
+    <row r="1" spans="1:13" s="17" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="16"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="41.45" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="41.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="14" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="14" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="14" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="14" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="14" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="11" customFormat="1" ht="24.75" customHeight="1">
+    <row r="3" spans="1:13" s="11" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="28">
         <v>1</v>
       </c>
       <c r="B3" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="28">
         <v>105640776</v>
       </c>
       <c r="E3" s="31">
         <v>42880</v>
       </c>
       <c r="F3" s="31">
         <v>42880</v>
       </c>
       <c r="G3" s="31">
         <v>47869</v>
       </c>
       <c r="H3" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="28" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="28" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="32" t="s">
         <v>20</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="28">
         <v>2</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="28">
         <v>202710145</v>
       </c>
       <c r="E4" s="31">
         <v>42880</v>
       </c>
       <c r="F4" s="31">
         <v>42880</v>
       </c>
       <c r="G4" s="31">
         <v>44706</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I4" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="28" t="s">
         <v>25</v>
       </c>
       <c r="K4" s="28" t="s">
         <v>26</v>
       </c>
       <c r="L4" s="32" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="28">
         <v>3</v>
       </c>
       <c r="B5" s="29" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="28">
         <v>104180128</v>
       </c>
       <c r="E5" s="31">
         <v>42880</v>
       </c>
       <c r="F5" s="31">
         <v>42880</v>
       </c>
       <c r="G5" s="31">
         <v>47925</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="28">
         <v>88395263</v>
       </c>
       <c r="L5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="M5" s="19"/>
     </row>
-    <row r="6" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="28">
         <v>4</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="28">
         <v>201930487</v>
       </c>
       <c r="E6" s="31">
         <v>42880</v>
       </c>
       <c r="F6" s="31">
         <v>42880</v>
       </c>
       <c r="G6" s="31">
-        <v>44706</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>48024</v>
+      </c>
+      <c r="H6" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="28" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="28" t="s">
         <v>36</v>
       </c>
       <c r="L6" s="32" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="11" customFormat="1" ht="28.5" customHeight="1">
+    <row r="7" spans="1:13" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="28">
         <v>5</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="28">
         <v>204340792</v>
       </c>
       <c r="E7" s="31">
         <v>42880</v>
       </c>
       <c r="F7" s="31">
         <v>42880</v>
       </c>
       <c r="G7" s="31">
         <v>44706</v>
       </c>
       <c r="H7" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="28" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="28" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="32" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="20" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="28">
         <v>6</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>46</v>
       </c>
       <c r="D8" s="28">
         <v>302520034</v>
       </c>
       <c r="E8" s="31">
         <v>42880</v>
       </c>
       <c r="F8" s="31">
         <v>42880</v>
       </c>
       <c r="G8" s="31">
         <v>47882</v>
       </c>
       <c r="H8" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="28" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="28" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="32" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="19" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="28">
         <v>7</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="28">
         <v>205960100</v>
       </c>
       <c r="E9" s="31">
         <v>42881</v>
       </c>
       <c r="F9" s="31">
         <v>42881</v>
       </c>
       <c r="G9" s="31">
         <v>47927</v>
       </c>
       <c r="H9" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="28" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="28" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="32" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="19"/>
     </row>
-    <row r="10" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="28">
         <v>8</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>57</v>
       </c>
       <c r="D10" s="28">
         <v>106940036</v>
       </c>
       <c r="E10" s="31">
         <v>42884</v>
       </c>
       <c r="F10" s="31">
         <v>42884</v>
       </c>
       <c r="G10" s="31">
         <v>44710</v>
       </c>
       <c r="H10" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J10" s="28" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="28" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="32" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="19"/>
     </row>
-    <row r="11" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="28">
         <v>9</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="28">
         <v>107190521</v>
       </c>
       <c r="E11" s="31">
         <v>42884</v>
       </c>
       <c r="F11" s="31">
         <v>42884</v>
       </c>
       <c r="G11" s="31">
         <v>44710</v>
       </c>
       <c r="H11" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J11" s="28" t="s">
         <v>63</v>
       </c>
       <c r="K11" s="28" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="32" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="19" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="28">
         <v>10</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="28">
         <v>601210075</v>
       </c>
       <c r="E12" s="31">
         <v>42884</v>
       </c>
       <c r="F12" s="31">
         <v>42884</v>
       </c>
       <c r="G12" s="31">
         <v>44710</v>
       </c>
       <c r="H12" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="28" t="s">
         <v>69</v>
       </c>
       <c r="J12" s="28" t="s">
         <v>70</v>
       </c>
       <c r="K12" s="28" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="32" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="19" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="28">
         <v>11</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="28">
         <v>111050084</v>
       </c>
       <c r="E13" s="31">
         <v>42885</v>
       </c>
       <c r="F13" s="31">
         <v>42885</v>
       </c>
       <c r="G13" s="31">
         <v>47916</v>
       </c>
       <c r="H13" s="34" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="28" t="s">
         <v>69</v>
       </c>
       <c r="J13" s="28" t="s">
         <v>76</v>
       </c>
       <c r="K13" s="28">
         <v>88457203</v>
       </c>
       <c r="L13" s="32" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="19" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="28">
         <v>12</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="28">
         <v>502320317</v>
       </c>
       <c r="E14" s="31">
         <v>42886</v>
       </c>
       <c r="F14" s="31">
         <v>42886</v>
       </c>
       <c r="G14" s="31">
         <v>47918</v>
       </c>
       <c r="H14" s="34" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="28" t="s">
         <v>80</v>
       </c>
       <c r="J14" s="28" t="s">
         <v>81</v>
       </c>
       <c r="K14" s="28">
         <v>83931289</v>
       </c>
       <c r="L14" s="32" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="11" customFormat="1" ht="28.5" customHeight="1">
+    <row r="15" spans="1:13" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="28">
         <v>13</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>84</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>85</v>
       </c>
       <c r="D15" s="28">
         <v>105170598</v>
       </c>
       <c r="E15" s="31">
         <v>42886</v>
       </c>
       <c r="F15" s="31">
         <v>42886</v>
       </c>
       <c r="G15" s="31">
         <v>47876</v>
       </c>
       <c r="H15" s="34" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="28" t="s">
         <v>86</v>
       </c>
       <c r="J15" s="28" t="s">
         <v>87</v>
       </c>
       <c r="K15" s="28">
         <v>89104767</v>
       </c>
       <c r="L15" s="32" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="20" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="28">
         <v>14</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="28">
         <v>800920954</v>
       </c>
       <c r="E16" s="31">
         <v>42886</v>
       </c>
       <c r="F16" s="31">
         <v>42886</v>
       </c>
       <c r="G16" s="31">
         <v>47916</v>
       </c>
       <c r="H16" s="34" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="28" t="s">
         <v>92</v>
       </c>
       <c r="J16" s="28" t="s">
         <v>93</v>
       </c>
       <c r="K16" s="28">
         <v>83332759</v>
       </c>
       <c r="L16" s="32" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="19" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="17" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="28">
         <v>15</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>96</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>97</v>
       </c>
       <c r="D17" s="28">
         <v>106220049</v>
       </c>
       <c r="E17" s="31">
         <v>42886</v>
       </c>
       <c r="F17" s="31">
         <v>42886</v>
       </c>
       <c r="G17" s="31">
         <v>44712</v>
       </c>
       <c r="H17" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="28" t="s">
         <v>86</v>
       </c>
       <c r="J17" s="28" t="s">
         <v>98</v>
       </c>
       <c r="K17" s="28">
         <v>88966782</v>
       </c>
       <c r="L17" s="32" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="19"/>
     </row>
-    <row r="18" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="18" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="28">
         <v>16</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>100</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>101</v>
       </c>
       <c r="D18" s="28">
         <v>701570120</v>
       </c>
       <c r="E18" s="31">
         <v>42886</v>
       </c>
       <c r="F18" s="31">
         <v>42886</v>
       </c>
       <c r="G18" s="31">
         <v>47883</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="28" t="s">
         <v>86</v>
       </c>
       <c r="J18" s="28" t="s">
         <v>102</v>
       </c>
       <c r="K18" s="28">
         <v>61924924</v>
       </c>
       <c r="L18" s="32" t="s">
         <v>103</v>
       </c>
       <c r="M18" s="19" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="28">
         <v>17</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>105</v>
       </c>
       <c r="C19" s="30" t="s">
         <v>106</v>
       </c>
       <c r="D19" s="28">
         <v>401260999</v>
       </c>
       <c r="E19" s="31">
         <v>42886</v>
       </c>
       <c r="F19" s="31">
         <v>42886</v>
       </c>
       <c r="G19" s="31">
         <v>47882</v>
       </c>
       <c r="H19" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="28" t="s">
         <v>86</v>
       </c>
       <c r="J19" s="28" t="s">
         <v>107</v>
       </c>
       <c r="K19" s="28">
         <v>88362284</v>
       </c>
       <c r="L19" s="32" t="s">
         <v>108</v>
       </c>
       <c r="M19" s="19" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="28">
         <v>18</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>110</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="28">
         <v>502300977</v>
       </c>
       <c r="E20" s="31">
         <v>42895</v>
       </c>
       <c r="F20" s="31">
         <v>42895</v>
       </c>
       <c r="G20" s="31">
-        <v>44721</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>48024</v>
+      </c>
+      <c r="H20" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="I20" s="28" t="s">
         <v>69</v>
       </c>
       <c r="J20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="K20" s="28">
         <v>88953638</v>
       </c>
       <c r="L20" s="32" t="s">
         <v>113</v>
       </c>
       <c r="M20" s="19" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="28">
         <v>19</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>114</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>115</v>
       </c>
       <c r="D21" s="28">
         <v>201360830</v>
       </c>
       <c r="E21" s="31">
         <v>42899</v>
       </c>
       <c r="F21" s="31">
         <v>42899</v>
       </c>
       <c r="G21" s="31">
         <v>44725</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="28" t="s">
         <v>116</v>
       </c>
       <c r="J21" s="28" t="s">
         <v>117</v>
       </c>
       <c r="K21" s="28" t="s">
         <v>118</v>
       </c>
       <c r="L21" s="32" t="s">
         <v>119</v>
       </c>
       <c r="M21" s="19"/>
     </row>
-    <row r="22" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="22" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="28">
         <v>20</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>121</v>
       </c>
       <c r="D22" s="28">
         <v>501580288</v>
       </c>
       <c r="E22" s="31">
         <v>42905</v>
       </c>
       <c r="F22" s="31">
         <v>42905</v>
       </c>
       <c r="G22" s="31">
-        <v>44731</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>47995</v>
+      </c>
+      <c r="H22" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="I22" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J22" s="28" t="s">
         <v>122</v>
       </c>
       <c r="K22" s="28">
         <v>87205638</v>
       </c>
       <c r="L22" s="32" t="s">
         <v>123</v>
       </c>
       <c r="M22" s="19" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="23" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="28">
         <v>21</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>125</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>126</v>
       </c>
       <c r="D23" s="28">
         <v>400780655</v>
       </c>
       <c r="E23" s="31">
         <v>42915</v>
       </c>
       <c r="F23" s="31">
         <v>42915</v>
       </c>
       <c r="G23" s="31">
         <v>44741</v>
       </c>
       <c r="H23" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J23" s="28" t="s">
         <v>127</v>
       </c>
       <c r="K23" s="28" t="s">
         <v>128</v>
       </c>
       <c r="L23" s="32" t="s">
         <v>129</v>
       </c>
       <c r="M23" s="19"/>
     </row>
-    <row r="24" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="24" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="28">
         <v>22</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>130</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>131</v>
       </c>
       <c r="D24" s="28">
         <v>103670307</v>
       </c>
       <c r="E24" s="31">
         <v>42921</v>
       </c>
       <c r="F24" s="31">
         <v>42921</v>
       </c>
       <c r="G24" s="31">
         <v>44747</v>
       </c>
       <c r="H24" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I24" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J24" s="28" t="s">
         <v>132</v>
       </c>
       <c r="K24" s="28">
         <v>22352397</v>
       </c>
       <c r="L24" s="32" t="s">
         <v>133</v>
       </c>
       <c r="M24" s="19"/>
     </row>
-    <row r="25" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="25" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="28">
         <v>23</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>134</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>135</v>
       </c>
       <c r="D25" s="28">
         <v>109910675</v>
       </c>
       <c r="E25" s="31">
         <v>42921</v>
       </c>
       <c r="F25" s="31">
         <v>42921</v>
       </c>
       <c r="G25" s="31">
         <v>44747</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="28" t="s">
         <v>136</v>
       </c>
       <c r="J25" s="28" t="s">
         <v>137</v>
       </c>
       <c r="K25" s="28">
         <v>22352397</v>
       </c>
       <c r="L25" s="32" t="s">
         <v>138</v>
       </c>
       <c r="M25" s="19"/>
     </row>
-    <row r="26" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="26" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="28">
         <v>24</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>139</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>140</v>
       </c>
       <c r="D26" s="28">
         <v>110800062</v>
       </c>
       <c r="E26" s="31">
         <v>42942</v>
       </c>
       <c r="F26" s="31">
         <v>42942</v>
       </c>
       <c r="G26" s="31">
         <v>44768</v>
       </c>
       <c r="H26" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="28" t="s">
         <v>141</v>
       </c>
       <c r="J26" s="28" t="s">
         <v>142</v>
       </c>
       <c r="K26" s="28">
         <v>88290040</v>
       </c>
       <c r="L26" s="32" t="s">
         <v>143</v>
       </c>
       <c r="M26" s="19"/>
     </row>
-    <row r="27" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="27" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="28">
         <v>25</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>144</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>145</v>
       </c>
       <c r="D27" s="28">
         <v>103900117</v>
       </c>
       <c r="E27" s="31">
         <v>43019</v>
       </c>
       <c r="F27" s="31">
         <v>43019</v>
       </c>
       <c r="G27" s="31">
         <v>44845</v>
       </c>
       <c r="H27" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J27" s="28" t="s">
         <v>146</v>
       </c>
       <c r="K27" s="28">
         <v>88201666</v>
       </c>
       <c r="L27" s="32" t="s">
         <v>147</v>
       </c>
       <c r="M27" s="19"/>
     </row>
-    <row r="28" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="28" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="28">
         <v>26</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>148</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>149</v>
       </c>
       <c r="D28" s="28">
         <v>115310446</v>
       </c>
       <c r="E28" s="31">
         <v>43077</v>
       </c>
       <c r="F28" s="31">
         <v>43077</v>
       </c>
       <c r="G28" s="31">
-        <v>44903</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>48024</v>
+      </c>
+      <c r="H28" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="I28" s="28" t="s">
         <v>150</v>
       </c>
       <c r="J28" s="28" t="s">
         <v>151</v>
       </c>
       <c r="K28" s="28">
         <v>88856518</v>
       </c>
       <c r="L28" s="32" t="s">
         <v>152</v>
       </c>
       <c r="M28" s="19"/>
     </row>
-    <row r="29" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="29" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="28">
         <v>27</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>153</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>154</v>
       </c>
       <c r="D29" s="28">
         <v>401590794</v>
       </c>
       <c r="E29" s="31">
         <v>43077</v>
       </c>
       <c r="F29" s="31">
         <v>43077</v>
       </c>
       <c r="G29" s="31">
         <v>44903</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="28" t="s">
         <v>155</v>
       </c>
       <c r="J29" s="28" t="s">
         <v>156</v>
       </c>
       <c r="K29" s="28">
         <v>88366304</v>
       </c>
       <c r="L29" s="32" t="s">
         <v>157</v>
       </c>
       <c r="M29" s="19"/>
     </row>
-    <row r="30" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="30" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="28">
         <v>28</v>
       </c>
       <c r="B30" s="29" t="s">
         <v>158</v>
       </c>
       <c r="C30" s="30" t="s">
         <v>159</v>
       </c>
       <c r="D30" s="28">
         <v>110450145</v>
       </c>
       <c r="E30" s="31">
         <v>43088</v>
       </c>
       <c r="F30" s="31">
         <v>43088</v>
       </c>
       <c r="G30" s="31">
-        <v>44914</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>47993</v>
+      </c>
+      <c r="H30" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="I30" s="28" t="s">
         <v>155</v>
       </c>
       <c r="J30" s="28" t="s">
         <v>160</v>
       </c>
       <c r="K30" s="28" t="s">
         <v>161</v>
       </c>
       <c r="L30" s="32" t="s">
         <v>162</v>
       </c>
       <c r="M30" s="19"/>
     </row>
-    <row r="31" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="31" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="28">
         <v>29</v>
       </c>
       <c r="B31" s="29" t="s">
         <v>163</v>
       </c>
       <c r="C31" s="30" t="s">
         <v>164</v>
       </c>
       <c r="D31" s="28">
         <v>104540405</v>
       </c>
       <c r="E31" s="31">
         <v>43129</v>
       </c>
       <c r="F31" s="31">
         <v>43129</v>
       </c>
       <c r="G31" s="31">
         <v>47882</v>
       </c>
       <c r="H31" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="28" t="s">
         <v>69</v>
       </c>
       <c r="J31" s="28" t="s">
         <v>165</v>
       </c>
       <c r="K31" s="28" t="s">
         <v>166</v>
       </c>
       <c r="L31" s="32" t="s">
         <v>167</v>
       </c>
       <c r="M31" s="19" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="32" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="28">
         <v>30</v>
       </c>
       <c r="B32" s="29" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="30" t="s">
         <v>169</v>
       </c>
       <c r="D32" s="28">
         <v>500970346</v>
       </c>
       <c r="E32" s="31">
         <v>43178</v>
       </c>
       <c r="F32" s="31">
         <v>43178</v>
       </c>
       <c r="G32" s="31">
         <v>45004</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J32" s="28" t="s">
         <v>170</v>
       </c>
       <c r="K32" s="28">
         <v>22203904</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>171</v>
       </c>
       <c r="M32" s="19" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="33" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="33" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="28">
         <v>31</v>
       </c>
       <c r="B33" s="29" t="s">
         <v>172</v>
       </c>
       <c r="C33" s="30" t="s">
         <v>173</v>
       </c>
       <c r="D33" s="28">
         <v>205120108</v>
       </c>
       <c r="E33" s="31">
         <v>43178</v>
       </c>
       <c r="F33" s="31">
         <v>43178</v>
       </c>
       <c r="G33" s="31">
         <v>47916</v>
       </c>
       <c r="H33" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="28" t="s">
         <v>86</v>
       </c>
       <c r="J33" s="28" t="s">
         <v>174</v>
       </c>
       <c r="K33" s="28">
         <v>88235115</v>
       </c>
       <c r="L33" s="32" t="s">
         <v>175</v>
       </c>
       <c r="M33" s="19" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="34" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="34" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="28">
         <v>32</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>177</v>
       </c>
       <c r="C34" s="30" t="s">
         <v>178</v>
       </c>
       <c r="D34" s="28">
         <v>502150440</v>
       </c>
       <c r="E34" s="31">
         <v>43929</v>
       </c>
       <c r="F34" s="31">
         <v>43929</v>
       </c>
       <c r="G34" s="31">
         <v>45755</v>
       </c>
       <c r="H34" s="33" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="28" t="s">
         <v>179</v>
       </c>
       <c r="J34" s="28" t="s">
         <v>180</v>
       </c>
       <c r="K34" s="28">
         <v>83420209</v>
       </c>
       <c r="L34" s="32" t="s">
         <v>181</v>
       </c>
       <c r="M34" s="19"/>
     </row>
-    <row r="35" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="35" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="28">
         <v>33</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>182</v>
       </c>
       <c r="C35" s="30" t="s">
         <v>183</v>
       </c>
       <c r="D35" s="28">
         <v>106080492</v>
       </c>
       <c r="E35" s="31">
         <v>44207</v>
       </c>
       <c r="F35" s="31">
         <v>44207</v>
       </c>
       <c r="G35" s="31">
         <v>47883</v>
       </c>
       <c r="H35" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="28" t="s">
         <v>184</v>
       </c>
       <c r="J35" s="28" t="s">
         <v>185</v>
       </c>
       <c r="K35" s="28">
         <v>88362272</v>
       </c>
       <c r="L35" s="32" t="s">
         <v>186</v>
       </c>
       <c r="M35" s="19"/>
     </row>
-    <row r="36" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="36" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="28">
         <v>34</v>
       </c>
       <c r="B36" s="29" t="s">
         <v>187</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>188</v>
       </c>
       <c r="D36" s="28">
         <v>303750065</v>
       </c>
       <c r="E36" s="31">
         <v>44370</v>
       </c>
       <c r="F36" s="31">
         <v>44370</v>
       </c>
       <c r="G36" s="31">
-        <v>46196</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>48022</v>
+      </c>
+      <c r="H36" s="33" t="s">
+        <v>24</v>
       </c>
       <c r="I36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="J36" s="28" t="s">
         <v>189</v>
       </c>
       <c r="K36" s="28" t="s">
         <v>190</v>
       </c>
       <c r="L36" s="32" t="s">
         <v>191</v>
       </c>
       <c r="M36" s="19" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="37" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="37" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="28">
         <v>35</v>
       </c>
       <c r="B37" s="29" t="s">
         <v>193</v>
       </c>
       <c r="C37" s="30" t="s">
         <v>194</v>
       </c>
       <c r="D37" s="28">
         <v>401410510</v>
       </c>
       <c r="E37" s="31">
         <v>44375</v>
       </c>
       <c r="F37" s="31">
         <v>44375</v>
       </c>
       <c r="G37" s="31">
         <v>46196</v>
       </c>
-      <c r="H37" s="31" t="s">
-        <v>16</v>
+      <c r="H37" s="33" t="s">
+        <v>24</v>
       </c>
       <c r="I37" s="28" t="s">
         <v>195</v>
       </c>
       <c r="J37" s="28" t="s">
         <v>196</v>
       </c>
       <c r="K37" s="28">
         <v>70109522</v>
       </c>
       <c r="L37" s="32" t="s">
         <v>197</v>
       </c>
       <c r="M37" s="19"/>
     </row>
-    <row r="38" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="38" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="28">
         <v>36</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>198</v>
       </c>
       <c r="C38" s="30" t="s">
         <v>199</v>
       </c>
       <c r="D38" s="28" t="s">
         <v>200</v>
       </c>
       <c r="E38" s="31">
         <v>45910</v>
       </c>
       <c r="F38" s="31">
         <v>45910</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>201</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="28" t="s">
         <v>202</v>
       </c>
       <c r="J38" s="28" t="s">
         <v>203</v>
       </c>
       <c r="K38" s="28">
         <v>71295515</v>
       </c>
       <c r="L38" s="32" t="s">
         <v>204</v>
       </c>
       <c r="M38" s="19"/>
     </row>
-    <row r="39" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="39" spans="1:13" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="28">
         <v>37</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>205</v>
       </c>
       <c r="C39" s="30" t="s">
         <v>206</v>
       </c>
       <c r="D39" s="28" t="s">
         <v>207</v>
       </c>
       <c r="E39" s="31">
         <v>46043</v>
       </c>
       <c r="F39" s="31">
         <v>46043</v>
       </c>
       <c r="G39" s="31">
         <v>47869</v>
       </c>
       <c r="H39" s="31" t="s">
         <v>16</v>
       </c>
       <c r="I39" s="28" t="s">
         <v>155</v>
       </c>
       <c r="J39" s="28" t="s">
         <v>208</v>
       </c>
       <c r="K39" s="28" t="s">
         <v>209</v>
       </c>
       <c r="L39" s="32" t="s">
         <v>210</v>
       </c>
       <c r="M39" s="19" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="15">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A40" s="21">
         <v>38</v>
       </c>
       <c r="B40" s="22" t="s">
         <v>212</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>213</v>
       </c>
       <c r="D40" s="23">
         <v>114380962</v>
       </c>
       <c r="E40" s="24">
         <v>46052</v>
       </c>
       <c r="F40" s="24">
         <v>46052</v>
       </c>
       <c r="G40" s="24">
         <v>47878</v>
       </c>
       <c r="H40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="26" t="s">
         <v>214</v>
       </c>
       <c r="J40" s="23" t="s">
         <v>215</v>
       </c>
       <c r="K40" s="23">
         <v>87351404</v>
       </c>
       <c r="L40" s="27" t="s">
         <v>216</v>
       </c>
       <c r="M40" s="5"/>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A41" s="8"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="6"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="12"/>
       <c r="I41" s="9"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="10"/>
       <c r="M41" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:M35" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L31" r:id="rId1" xr:uid="{C4994A0D-7D98-4259-9489-E0F39DFD8AB3}"/>
     <hyperlink ref="L33" r:id="rId2" xr:uid="{0209E48A-E962-4E21-B081-627DD9031636}"/>
     <hyperlink ref="L32" r:id="rId3" xr:uid="{28408747-5C53-4DCD-8417-92A70832308D}"/>
     <hyperlink ref="L35" r:id="rId4" xr:uid="{20DD5CE7-9B77-4785-B02F-2CB500D83838}"/>
     <hyperlink ref="L36" r:id="rId5" xr:uid="{5B44844F-6623-4C09-A5A4-CFA6988FF322}"/>
@@ -3203,67 +3203,111 @@
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92910A57-85E1-47D6-8D11-276217483A75}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92910A57-85E1-47D6-8D11-276217483A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{078B6E60-092A-49E7-BBF7-D67CF59F1995}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{078B6E60-092A-49E7-BBF7-D67CF59F1995}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e7954cf7-0fd4-4f8a-83c8-b17454d850c2"/>
+    <ds:schemaRef ds:uri="c52b283a-deac-4e09-a9c6-008acb27ccbe"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D885576-07E2-47D7-A6B2-AB50A329485B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D885576-07E2-47D7-A6B2-AB50A329485B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Inspectores Actualizado 2026</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>MINISTERIO DE SALUD</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PAULA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D67D6D44CC2AB148AE3B64317FFFB239</vt:lpwstr>
   </property>